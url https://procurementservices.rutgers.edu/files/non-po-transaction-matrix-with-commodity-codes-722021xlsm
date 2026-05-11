--- v0 (2026-01-14)
+++ v1 (2026-05-11)
@@ -1,3142 +1,1797 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Website\Forms\Accounts Payable\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Communications\New folder\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{110A1397-AB0A-4346-8089-E6EAFB82F99F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B9DA2AF4-AC8F-46CB-8C7C-D1C4783DA6E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="1" xr2:uid="{366F84F5-0731-4107-AD5A-C4B983305F03}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="603" activeTab="1" xr2:uid="{366F84F5-0731-4107-AD5A-C4B983305F03}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="2" r:id="rId1"/>
     <sheet name="Non-PO Upload Matrix" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Non-PO Upload Matrix'!$A$1:$L$67</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Non-PO Upload Matrix'!$A$1:$L$68</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="786" uniqueCount="278">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="784" uniqueCount="247">
   <si>
     <t>Payment Type</t>
   </si>
   <si>
-    <t>Citizen/ Non Resident Alien</t>
-[...1 lines deleted...]
-  <si>
     <t>Non Rutgers/ Employee/Student</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
     <t>Payment Method</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Account Code</t>
   </si>
   <si>
     <t>Supporting Information and Special Handling Instructions</t>
   </si>
   <si>
     <t>Internal Attachments/Supporting Documentation</t>
   </si>
   <si>
     <t xml:space="preserve">Additional Internal Attachments/Supporting Documentation </t>
-  </si>
-[...1 lines deleted...]
-    <t>W8 or W9 Form</t>
   </si>
   <si>
     <t>Invoice Naming/
 Numbering Convention</t>
   </si>
   <si>
-    <t>Athletics – Game Day Operations</t>
-[...4 lines deleted...]
-  <si>
     <t>Non Rutgers</t>
   </si>
   <si>
     <t>Check Request</t>
   </si>
   <si>
     <t>Athletics/Recreational: Supplies, Equipment &amp; Services</t>
   </si>
   <si>
-    <r>
-[...13 lines deleted...]
-  <si>
     <t>Invoice</t>
-  </si>
-[...1 lines deleted...]
-    <t>n/a</t>
   </si>
   <si>
     <t>Game_MM.DD.YYYY or Invoice #</t>
   </si>
   <si>
     <t>Awards/Prize</t>
   </si>
   <si>
     <t>US Citizen</t>
   </si>
   <si>
     <t>Non Rutgers/
 Student</t>
   </si>
   <si>
-    <t>Cash award or prize to a student or non-Rutgers person for achievement, performance or competition for programs and activities that support the primary missions of the University.
-[...5 lines deleted...]
-  <si>
     <t>Wire, Prepayment, Non-PO Uploads</t>
   </si>
   <si>
-    <r>
-[...5 lines deleted...]
-        <sz val="7"/>
+    <t>Brief description of the award or prize and how it supports the primary mission of the university</t>
+  </si>
+  <si>
+    <t>Employee</t>
+  </si>
+  <si>
+    <t>Payroll</t>
+  </si>
+  <si>
+    <t>Tax, Insurance, Payroll, Other Payments</t>
+  </si>
+  <si>
+    <t>Non Resident Alien</t>
+  </si>
+  <si>
+    <t>Benefits Department Payment</t>
+  </si>
+  <si>
+    <t>Conference / Seminar Registration Fee</t>
+  </si>
+  <si>
+    <t>Training / Conferences</t>
+  </si>
+  <si>
+    <t>Seminar name, date, location, and name(s) of attendee(s)</t>
+  </si>
+  <si>
+    <t>Expense Management</t>
+  </si>
+  <si>
+    <t>Deceased Employee Payments  (In Re Estate of)</t>
+  </si>
+  <si>
+    <t>Deceased Non Employee Payments  (In Re Estate of)</t>
+  </si>
+  <si>
+    <t>Non-PO Upload</t>
+  </si>
+  <si>
+    <t>W-9, if US Citizen or Resident Alien</t>
+  </si>
+  <si>
+    <t>W-8 BEN, if Foreign/ Non Resident Alien</t>
+  </si>
+  <si>
+    <t>Family Facilitators</t>
+  </si>
+  <si>
+    <t>Field/Camp/Theater Trip</t>
+  </si>
+  <si>
+    <t>Reservation confirmation and related invoice</t>
+  </si>
+  <si>
+    <t>Film Distribution Fee</t>
+  </si>
+  <si>
+    <t>Invoice #</t>
+  </si>
+  <si>
+    <t>Foundation</t>
+  </si>
+  <si>
+    <t>Universities and other educational institutions</t>
+  </si>
+  <si>
+    <t>Documentation from unit detailing specifications</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gift Card </t>
+  </si>
+  <si>
+    <t>Gift Cards</t>
+  </si>
+  <si>
+    <t>Government Payment</t>
+  </si>
+  <si>
+    <t>Description of the payment or fee to be paid, including any sponsored individual, property details, or relevant information</t>
+  </si>
+  <si>
+    <t>Invoice, payment stub, official documentation</t>
+  </si>
+  <si>
+    <t>Honorarium</t>
+  </si>
+  <si>
+    <t>Flyer, invitation, letter, email or other corresponding documentation and the Independent Contractor or Employee Determination Form (ICED)</t>
+  </si>
+  <si>
+    <t>Give Payroll the account code</t>
+  </si>
+  <si>
+    <t>Hotel Room Reservation</t>
+  </si>
+  <si>
+    <t>Hotel room reservation for visitors or student not on University Payroll.
+Hotel reservations for individual staff for a total of less than 10 room nights (e.g., 2 people x 2 nights= 4 nights)
+Hotel contracts and deposits must go on a Service Request Form. Verify sales/occupancy tax status. If paid directly to supplier in advance, please pay by Check Request. If employee reimbursement is required, this must be processed through the Expense Management System.</t>
+  </si>
+  <si>
+    <t>Confirmation #_ Name_ MM.DD.YYY Check in Date</t>
+  </si>
+  <si>
+    <t>Human Subject Participant Payment</t>
+  </si>
+  <si>
+    <t>For payment directly to the Principal Investigator (PI), or cash transfer to Unit's Human Subject Funds</t>
+  </si>
+  <si>
+    <t>Questionnaire for the Management of Funds Direct Disbursement Form</t>
+  </si>
+  <si>
+    <t>Insurance Premium Payment - Risk Management</t>
+  </si>
+  <si>
+    <t>Insurance</t>
+  </si>
+  <si>
+    <t>Various, set by unit</t>
+  </si>
+  <si>
+    <t>Business purpose and description of service</t>
+  </si>
+  <si>
+    <t>Legal-Claimant's Attorney Payment; Claimant Settlement</t>
+  </si>
+  <si>
+    <t>Reference to the matter being resolved</t>
+  </si>
+  <si>
+    <t>Legal-Outside Counsel Services</t>
+  </si>
+  <si>
+    <t>Legal Services</t>
+  </si>
+  <si>
+    <t>Brief description of the legal services rendered (or needed)</t>
+  </si>
+  <si>
+    <t>Membership Dues</t>
+  </si>
+  <si>
+    <t>Memberships &amp; Subscriptions</t>
+  </si>
+  <si>
+    <t>Copy of the invoice, dues receipt, or membership form</t>
+  </si>
+  <si>
+    <t>Petty Cash to RU Employee</t>
+  </si>
+  <si>
+    <t>Purpose and approval by Accounting</t>
+  </si>
+  <si>
+    <t>Postage</t>
+  </si>
+  <si>
+    <t>Business Services- General</t>
+  </si>
+  <si>
+    <t>Meter receipt</t>
+  </si>
+  <si>
+    <t>Refunds (non-employees, students, patients)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Employee </t>
+  </si>
+  <si>
+    <t>Payments associated with reimbursements</t>
+  </si>
+  <si>
+    <t>Relocation Expense   Reimbursement (Pre-Appointment Relocation Expense Reimbursement/Payment) Taxable</t>
+  </si>
+  <si>
+    <t>Relocation Expense Reimbursement (Laboratory/Office Equipment) Non-Taxable</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rent/Lease off-Campus Facility </t>
+  </si>
+  <si>
+    <t>Real Estate, Rentals</t>
+  </si>
+  <si>
+    <t>Dates, purpose, and location of the property</t>
+  </si>
+  <si>
+    <t>Royalty/Patent Payment</t>
+  </si>
+  <si>
+    <t>Royalties</t>
+  </si>
+  <si>
+    <t>Business purpose and description</t>
+  </si>
+  <si>
+    <t>Scholarship, Non-Qualifying (formerly Stipends)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Non Rutgers/
+Student </t>
+  </si>
+  <si>
+    <t>W-9</t>
+  </si>
+  <si>
+    <t>Non Rutgers/Student</t>
+  </si>
+  <si>
+    <t>Sponsorship</t>
+  </si>
+  <si>
+    <t>Invoice/Letter</t>
+  </si>
+  <si>
+    <t>Date and description of service(s)</t>
+  </si>
+  <si>
+    <t>Student Activity Accounts (Transfers to)</t>
+  </si>
+  <si>
+    <t>Lump sum payment for Student Activity Business Office for student organizations to run activities throughout the year.</t>
+  </si>
+  <si>
+    <t>Subscription</t>
+  </si>
+  <si>
+    <t>Subscription invoice</t>
+  </si>
+  <si>
+    <t>Teen Writers</t>
+  </si>
+  <si>
+    <t>Telecom</t>
+  </si>
+  <si>
+    <t>Mobile Devices</t>
+  </si>
+  <si>
+    <t>Date and business purpose</t>
+  </si>
+  <si>
+    <t>Account #_MM.YYYY
+(Month of service)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Travel and Business Expense Reimbursements – Student </t>
+  </si>
+  <si>
+    <t>Student</t>
+  </si>
+  <si>
+    <t>Invoice and/or receipts</t>
+  </si>
+  <si>
+    <t>Travel Services and Agencies</t>
+  </si>
+  <si>
+    <t>Tuition to Other Educational Institutions</t>
+  </si>
+  <si>
+    <t>Business purpose, date, and description</t>
+  </si>
+  <si>
+    <t>UPS and FedEx</t>
+  </si>
+  <si>
+    <t>Utilities</t>
+  </si>
+  <si>
+    <t>Account #</t>
+  </si>
+  <si>
+    <t>Standardized Patients/Patient Actors</t>
+  </si>
+  <si>
+    <r>
+      <t>66530</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t/>
-[...101 lines deleted...]
-    </r>
+      <t xml:space="preserve"> preferred</t>
+    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
-        <sz val="7"/>
-[...70 lines deleted...]
-        <color theme="1"/>
+        <sz val="10"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>All receipts with dates of services</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color theme="10"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
+        <sz val="10"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Copy of approved</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color theme="10"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Taxable Moving Expense Reimbursement Form</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Payment originated by RBHS </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>for participants who role play in medical scenarios for student examinations.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>55990</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (if check payment is made to individual participants)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>66520</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> preferred</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>52970</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> preferred</t>
+    </r>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Documentation from unit detailing payment reason
+· Non-PO Direct Upload Recipient Data File
+· Signed pdf Approval Form (within the data file above)</t>
+  </si>
+  <si>
+    <t>Quote from the supplier, or pdf copy of email, letter, or memo detailing the business justification of the payment</t>
+  </si>
+  <si>
+    <t>Non PO Direct Upload Recipient Data File 
+Signed pdf Approval Form (within the data file above) (for Non-PO Upload)</t>
+  </si>
+  <si>
+    <t>Invoice, unless deemed confidential by Office of General Counsel. If confidential, some pdf copy of email, letter, or memo detailing the business justification of the payment</t>
+  </si>
+  <si>
+    <t>Cash transmittal or; 
+Copy of the check or;
+Receipts 
+Payment information
+Non PO Direct Upload Recipient Data File
+Signed pdf Approval Form (within the data file above)</t>
+  </si>
+  <si>
+    <t>Lease, contract, invoice (or some pdf copy of email, letter, or memo detailing the business justification of the payment</t>
+  </si>
+  <si>
+    <t>·Letter describing type of scholarship or fellowship
+·Non-PO Direct Upload Recipient Data File 
+·Signed pdf Approval Form (within the data file above)</t>
+  </si>
+  <si>
+    <t>Any University-related non-employee patent fee paid to inventors. In addition, this would include any fees to obtain the rights to produce plays.  
+Effective 08/04/25, Net (Print) Royalties to individuals have been transitioned to the Candex punchout.  Do not process Net (Print) Royalties to individuals via Check Request or Non-PO Upload.  Other royalty types or payments to companies remain via Check Request or Non-PO Upload.</t>
+  </si>
+  <si>
+    <t>Travel and Business Expense Reimbursements - Visitor</t>
+  </si>
+  <si>
+    <t>Travel and Business Expense Reimbursements - Employee</t>
+  </si>
+  <si>
+    <t>For payments to non- resident aliens (NRAs): please complete the Payment to Foreign National Form and have the individual register in GLACIER and contact Tax Services at tax@finance.rutgers.edu for review and additional information first before submitting this form with the requisition.</t>
+  </si>
+  <si>
+    <t>Copy of official document (single page) referencing the total amount requested
+• Non-PO Direct Upload Recipient Data File 
+• Signed pdf Approval Form (within the data file above)</t>
+  </si>
+  <si>
+    <t>Athletics - Game Day Operations</t>
+  </si>
+  <si>
+    <r>
+      <t>69295</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (Claimant Attorney Fees)
+</t>
+    </r>
+    <r>
+      <rPr>
         <b/>
-        <sz val="7"/>
+        <sz val="10"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>**Follow the outlined Non-PO Upload process in the link.</t>
-[...38 lines deleted...]
-    </r>
+      <t>69290</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (Claimant Settlement)</t>
+    </r>
+  </si>
+  <si>
+    <t>Space rental of off-campus location, not including hotel.  This includes the rental of temporary housing, exhibit booths, and academic space at non-Rutgers locations. Alternative method for recurring payments should be a blanket PO.</t>
+  </si>
+  <si>
+    <t>Copy of all receipts and dates of services</t>
+  </si>
+  <si>
+    <t>Type of scholarship or fellowship on description</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Royalty
+/Patent
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">- for non resident alien recipients, use </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>69360</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <t>Invoice # OR Name of Student_ MM.DD.YYYY</t>
+  </si>
+  <si>
+    <t>Hotels / Banquets / Conferences</t>
+  </si>
+  <si>
+    <t>Hotels / Banquets / Conferences / Banquets / Conferences</t>
+  </si>
+  <si>
+    <t>Advertising Strategy/Media Buying</t>
+  </si>
+  <si>
+    <t>Express Mail (UPS, FedEx, small freight) incl. small packages</t>
+  </si>
+  <si>
+    <t>W-8 or W-9 Form</t>
+  </si>
+  <si>
+    <t>Any fee associated with game day production services including: 
+· Officials - referee or umpire-related activities
+· Specialties - Scoreboard, Field Goal Net Ops, Chain Crew, etc.
+· Video Board Operators, Camera Operators and Photography Service
+· Commentators - Play-by-Play &amp; Color Commentators</t>
+  </si>
+  <si>
+    <t>Direct supplier payment for relocation of laboratory and/or office equipment from a previous office or laboratory to a University office/laboratory.  This account code must not be used for household or personal items (see account 69305 description). It must be substantiated that the items being relocated are not household items.
+Payment/reimbursement are non-taxable, it is recommended to engage with an approved moving company for such moves. Any such engagement and payment should be coordinated through University Procurement Services</t>
+  </si>
+  <si>
+    <t>Any student or non-employee visitor for University-related travel and business expenses in accordance with Travel and Expense Management Policy 40.4.1.</t>
+  </si>
+  <si>
+    <t>Any student for University-related travel and business expenses in accordance with Travel and Expense Management Policy 40.4.1. To be used only when reimbursing students for a business expense (i.e.: expenses incurred on behalf of University business). 
+If reimbursing a student for expenses incurred to further personal studies, use “Scholarship, Non-Qualifying (formerly Stipends)” above.</t>
+  </si>
+  <si>
+    <t>W-8 or W-9</t>
   </si>
   <si>
     <t>Last Name+Date 
-i.e.: Smith02172020</t>
-[...31 lines deleted...]
-    </r>
+i.e.: Smith07012026</t>
+  </si>
+  <si>
+    <t>· Letter describing type of scholarship or fellowship
+· Non-PO Direct Upload Recipient Data File 
+· Signed pdf Approval Form (within the data file above)</t>
+  </si>
+  <si>
+    <t>· Documentation from unit detailing work
+· Non-PO Direct Upload Recipient Data File 
+· Signed pdf Approval Form (within the data file above)</t>
+  </si>
+  <si>
+    <t>Invoice and/or receipts
+· Non-PO Direct Upload Recipient Data File 
+· Signed pdf Approval Form (within the data file above)</t>
+  </si>
+  <si>
+    <t>Hotel confirmation and supporting documents (e.g. conference flyers)</t>
+  </si>
+  <si>
+    <t>· Copy of the award certificate, notice of award, etc. (or some pdf copy of email, letter or memo detailing the business justification of the payment)
+· Non-PO Direct Upload Recipient Data File 
+· Signed pdf Approval Form (within the data file above)</t>
+  </si>
+  <si>
+    <t>N/A - most of these are confidential documents that are not provided</t>
+  </si>
+  <si>
+    <t>Copy of completed registration form or invoice from the event</t>
+  </si>
+  <si>
+    <t>For payments to non- resident aliens (NRAs): please complete the Payment to Foreign National Form and have the individual register in GLACIER and contact Tax Services at tax@finance.rutgers.edu for review and additional information first before submitting this form with the requisition</t>
+  </si>
+  <si>
+    <t>Pdf copy of email, letter, or memo detailing the business justification of the payment
+Bill Head Form
+• Internal Review Board (IRB) code approval for check payments going to human subject participant</t>
+  </si>
+  <si>
+    <t>Spreadsheet documentation from relevant unit or unit</t>
+  </si>
+  <si>
+    <t>Invoice/Letter/Email that references the detail of the transfer</t>
+  </si>
+  <si>
+    <t>Game date and NCAA sport code must be in the description of the Check Request</t>
+  </si>
+  <si>
+    <t>Date and brief description of the benefit being paid</t>
+  </si>
+  <si>
+    <t>Date and brief description of payment</t>
+  </si>
+  <si>
+    <t>Must include date, location and business purpose of the event</t>
+  </si>
+  <si>
+    <t>Film title and date(s) shown</t>
+  </si>
+  <si>
+    <t>Date and Brief Description of payment</t>
+  </si>
+  <si>
+    <t>Dates, business purpose, and location of events must be stated in the description of the Check Request . The amount of the honorarium should be  specified</t>
+  </si>
+  <si>
+    <t>Dates, business purpose, and location of events must be stated in the description of the Check Request (if more than one person is traveling, all names must be included)
+Hotel reservations for individuals that attend a conference will have the person's name, conference attending and invoice number referenced
+Hotel payments for banquets and events must be done on a Service Request PO (documentation from hotel stating prepayment/deposit is required)</t>
+  </si>
+  <si>
+    <t>Dates, business purpose, and location of events must be stated in the description of the Check Request (if more than one person is traveling, all names must be included). 
+Hotel reservations for individuals that attend a conference will have the person's name, conference attending and invoice number referenced</t>
+  </si>
+  <si>
+    <t>Brief description to the human subject study including the IRB number, and how it supports the primary mission of the university. DO NOT include social security numbers</t>
+  </si>
+  <si>
+    <t>Brief description of the organization that the unit is joining and how it supports the primary mission of the university</t>
+  </si>
+  <si>
+    <t>Purpose &amp; Meter number for meter replenishment should be stated</t>
+  </si>
+  <si>
+    <t>Brief description of the refund  request and applicable receipts</t>
+  </si>
+  <si>
+    <t>Business purpose and description to justify payment. Offer of employment letter if available</t>
+  </si>
+  <si>
+    <t>Business purpose and description to justify payment. Employment letter if available</t>
+  </si>
+  <si>
+    <t>Business justification should be stated on invoice or letter</t>
+  </si>
+  <si>
+    <t>Business purpose, date, and description and the words TEEN WRITER are included</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">54160 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(if payment is made to individual participants)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>69120</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (if check payment is made to the Principal Investigator)</t>
+    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
-        <sz val="7"/>
+        <sz val="10"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>**Follow the outlined Non-PO Upload process in the link.</t>
-[...41 lines deleted...]
-        <color theme="10"/>
+      <t xml:space="preserve">Royalty - </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>for citizen and resident royalty recipients, use</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> 66090</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
-  </si>
-[...24 lines deleted...]
-        <sz val="7"/>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> made to film/movie distributors for rights to exhibit movies at Rutgers Cinema.</t>
-[...68 lines deleted...]
-      <t xml:space="preserve">Use </t>
+      <t>Patent</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="7"/>
+        <sz val="10"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>69182</t>
-[...10 lines deleted...]
-Quote #
+      <t>69370</t>
+    </r>
+  </si>
+  <si>
+    <t>Payment or fee mandated by the U.S. government, State government, municipal governments, or any subdivisions thereof (e.g., IRS withholdings, USCIS fees, property taxes, permits, patent and licensing fees, etc.)</t>
+  </si>
+  <si>
+    <t>(MAY2026)</t>
+  </si>
+  <si>
+    <t>US Citizen/Non Resident Alien</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">An honorarium is a one-time (i.e., one day or one event over contiguous days) basis payment made to an individual (not a corporation, business, or partnership) for a special and non-recurring activity or event for which a fee is not legally or traditionally required, in a non-classroom setting.
 </t>
-  </si>
-[...42 lines deleted...]
-</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="7"/>
+        <sz val="10"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">If the activity is in a classroom setting, this should be a guest lecturer.
 This payment should NOT be negotiated.
 </t>
     </r>
     <r>
       <rPr>
-        <sz val="7"/>
+        <sz val="10"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>The sum of the honorarium amount is discretionary/gratuitous: should not characterized as lost fees or wages, expenses, or other opportunity costs incurred by the individual, but rather to the amount of recognition appropriate for the service provided. Examples would be a payment to a guest speaker in a non-classroom setting (e.g. commencement).
-[...16 lines deleted...]
-      <t xml:space="preserve">An honorarium is a one-time (i.e., one day or one event over contiguous days) basis payment made to an individual (not a corporation, business, or partnership) for a special and non-recurring activity or event for which a fee is not legally or traditionally required, in a non-classroom setting.
+      <t xml:space="preserve">The sum of the honorarium amount is discretionary/gratuitous: should not characterized as lost fees or wages, expenses, or other opportunity costs incurred by the individual, but rather to the amount of recognition appropriate for the service provided. Examples would be a payment to a guest speaker in a non-classroom setting (e.g. commencement). The University does not make charitable contributions to organizations in lieu of an honorarium payment.
 </t>
     </r>
     <r>
       <rPr>
+        <u/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>An honorarium cannot be used to pay independent contractors, consultants, or employees.</t>
+    </r>
+  </si>
+  <si>
+    <t>Fee paid to supplier for event that is sponsored (e.g., Rutgers unit may be a sponsor of a supplier's annual gala).</t>
+  </si>
+  <si>
+    <r>
+      <t>56060</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
         <b/>
-        <sz val="7"/>
+        <sz val="10"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">If the activity is in a classroom setting, this should be a guest lecturer.
-This payment should NOT be negotiated.
+      <t>56080</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">56990
 </t>
     </r>
     <r>
       <rPr>
-        <sz val="7"/>
+        <sz val="10"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">The sum of the honorarium amount is discretionary/gratuitous: should not characterized as lost fees or wages, expenses, or other opportunity costs incurred by the individual, but rather to the amount of recognition appropriate for the service provided. Examples would be a payment to a guest speaker in a non-classroom setting (e.g. commencement).
-The University doesn't not make charitable contributions to organizations in lieu of an honorarium payment.
+      <t>(must use one of these non-taxable codes)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Various, set by unit. If the payee is an individual or partnership, must use </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>58035</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Various, set by unit. If the payee is an individual or partnership, must use </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>50565</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>55230</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (if payment is made to NRA individual participant)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>56060</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> preferred</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>56080</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> preferred</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">56060, 56080, 56990 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(must use one of these non-taxable codes)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Payment initiated by the Controller’s Office</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> on behalf of the estate or family members of a deceased Rutgers employee. All such payments must first be reviewed through Payroll and then submitted to University Procurement Services for processing.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Payment approved by the Controller's Office</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> for reimbursement of funds held by the unit, and originally approved by Treasury. All reimbursements are audited by Accounting and forwarded to Accounts Payable for payment. Direct submissions to Uploads are not  allowed.
+**Petty cash cannot be issues unless approved by Accounting at pettycash@finance.rutgers.edu</t>
+    </r>
+  </si>
+  <si>
+    <t>Payments associated with continuing education and other course refunds (not related to matriculated students), housing, parking, and security refunds, patient refunds various student refunds and non-employee refunds.  
+This expense is NOT associated with employee Travel and Expense reimbursements.</t>
+  </si>
+  <si>
+    <t>Amounts to be disbursed to newly hired employee "Relocation Expenses" if the reimbursement is to occur prior to the start date of the appointment. Users are referred to University policy 60.1.6 for the definition of "Relocation "Expenses" Units should first complete and sign the Taxable Moving Expense Reimbursement Form and submit to Payroll Services.  Payroll will approve and countersign. 
+Units must attach approved form when submitting a Check Request.</t>
+  </si>
+  <si>
+    <t>A non-qualifying scholarship is an expense such as room, board, travel (i.e. attend a conference), research (i.e. thesis research) living allowance for non-employees, or expenses other than qualified tuition and fees, that can be issued in periodic payments. This may include certain types of fellowships.
+Examples of fellowships could include undergraduate summer research grants, honors program grants, or STEM (Science, Technology, Engineering, and Math) grants. A non-qualifying scholarship payment shall not be in exchange for services rendered.</t>
+  </si>
+  <si>
+    <t>Travel to further advance the student's academic studies</t>
+  </si>
+  <si>
+    <t>Books and supplies to further advance the student's academic studies</t>
+  </si>
+  <si>
+    <t>Other to further advance the student's academic studies</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Reimbursement to an employee: If employee reimbursement is requested, must be processed through the Expense Management system.
 </t>
     </r>
     <r>
       <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>NO Software purchases - must be on a PO</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Fee paid to a supplier for a subscription. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>NO Software purchases - must be on a PO</t>
+    </r>
+  </si>
+  <si>
+    <t>Payments to suppliers who educate peers</t>
+  </si>
+  <si>
+    <t>Any telecom-related expense (e.g., mobile phone service charges)
+If paid in directly to supplier, pay via Check Request</t>
+  </si>
+  <si>
+    <t>Employee reimbursement must be processed through the Expense Management system</t>
+  </si>
+  <si>
+    <t>Any university-related tuition payment to other universities, to cover course enrollment on behalf of Rutgers University student (e.g., payment to Middlesex County Community College)</t>
+  </si>
+  <si>
+    <t>Any University-related UPS or FedEx payment</t>
+  </si>
+  <si>
+    <t>Any University-related utility fee</t>
+  </si>
+  <si>
+    <t>Cash award or prize to a student or non-Rutgers person for achievement, performance or competition for programs and activities that support the primary missions of the University</t>
+  </si>
+  <si>
+    <t>An employee award/prize must be paid via Payroll</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Payment originated by the Controller’s Office</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> made for employee benefits (i.e. deductions from Payroll for health/dental benefits). Examples of payees are the State or unions</t>
+    </r>
+  </si>
+  <si>
+    <t>Payment made to attend or register for a seminar/conference. For hotel accommodations, see Hotel Reservations below. 
+When paid directly to supplier, pay via Check Request
+When paid as an employee reimbursement, reimburse via the Expense Management system</t>
+  </si>
+  <si>
+    <t>Payment originated by the department</t>
+  </si>
+  <si>
+    <t>Payment to non-Rutgers persons who are presenters at trainings and other presentations</t>
+  </si>
+  <si>
+    <t>Payment for offsite and day trips only (i.e. day camps or 4-H events)</t>
+  </si>
+  <si>
+    <r>
+      <t>Payment originated by IP&amp;O</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> made to film/movie distributors for rights to exhibit movies at Rutgers Cinema</t>
+    </r>
+  </si>
+  <si>
+    <t>Any payments or transfers made to the Rutgers Foundation</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Payment to store card supplier </t>
+    </r>
+    <r>
+      <rPr>
         <u/>
-        <sz val="7"/>
+        <sz val="10"/>
+        <color theme="10"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(including Blackhawk Networks)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. The gift cards must be used for university-related purposes. See University Procurement Services website, Forms section</t>
+    </r>
+  </si>
+  <si>
+    <t>Direct Compensation to human subject for time and efforts in participation in clinical trial</t>
+  </si>
+  <si>
+    <r>
+      <t>Payment originated by the Risk Management Office</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>An honorarium cannot be used to pay independent contractors, consultants, or employees.</t>
-[...3 lines deleted...]
-        <sz val="7"/>
+      <t xml:space="preserve"> for any insurance premiums</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">
-[...16 lines deleted...]
-        <sz val="7"/>
+      <t>Payment originated by the Office of General Counsel (OGC)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>in a non-classroom setting outside the US</t>
-[...3 lines deleted...]
-        <sz val="7"/>
+      <t xml:space="preserve"> for payment made an attorney or a claimant to resolve a claim or a retainer fee or payment made to an attorney or law firm for legal services rendered</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Payment originated by the Office of General Counsel (OGC)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">
-[...931 lines deleted...]
-    <t>Invoice # OR Rent_
+      <t xml:space="preserve"> for payment made an attorney or a claimant to resolve a claim or a retainer fee or payment made to an attorney or law firm for legal services rendered</t>
+    </r>
+  </si>
+  <si>
+    <t>Fee paid as membership dues to join an organization. If paid directly to supplier, pay via Check Request</t>
+  </si>
+  <si>
+    <t>If employee reimbursement, must be processed through the Expense Management system</t>
+  </si>
+  <si>
+    <t>Any fee associated with postage-related activities, including postage meter replenishment or stamp purchase</t>
+  </si>
+  <si>
+    <t>Any relocation reimbursement that occurs after the start date must occur through Payroll</t>
+  </si>
+  <si>
+    <t>Any employee royalty recipient</t>
+  </si>
+  <si>
+    <t>Housing to further advance the student's academic studies</t>
+  </si>
+  <si>
+    <t>HON_MM.DD.YYYY</t>
+  </si>
+  <si>
+    <t>Last Name+Date 
+i.e.: Smith07012026 (for legal department employee preparer)</t>
+  </si>
+  <si>
+    <t>MM.DD.YYYY (date of service)</t>
+  </si>
+  <si>
+    <t>Use Invoice # (as supplier by Unit) 
+or SP_MM_DD_YYYY</t>
+  </si>
+  <si>
+    <t>Invoice # OR 
+Account #_NAME_YYYY</t>
+  </si>
+  <si>
+    <t>Invoice # OR Name of Benefit 
 MM.DD.YYYY</t>
   </si>
   <si>
-    <r>
-[...1069 lines deleted...]
-    <t>Effective 8/4/25, travel-related expense is transitioned to the Candex punchout.  Do not process via Non-PO Upload.      
+    <t>Name of Event_MM.DD.YYY (Reservation Date)</t>
+  </si>
+  <si>
+    <t>Invoice # OR
+Quote #</t>
+  </si>
+  <si>
+    <t>Invoice # OR 
+Name of Registrant</t>
+  </si>
+  <si>
+    <t>Reference Number OR 
+Name_MM.DD.YYY</t>
+  </si>
+  <si>
+    <t>Invoice # OR 
+INS_ MM.DD.YYYY</t>
+  </si>
+  <si>
+    <t>Invoice # OR 
+Legal_ MM.DD.YYYY</t>
+  </si>
+  <si>
+    <t>Member #_Name_Dues_YYYY OR 
+Invoice Number</t>
+  </si>
+  <si>
+    <t>Meter # or Permit #_ MM.DD.YYYY OR 
+Invoice #</t>
+  </si>
+  <si>
+    <t>Invoice # OR 
+Rent_MM.DD.YYYY</t>
+  </si>
+  <si>
+    <t>Invoice # OR 
+Name of Event_MM.DD.YYYY</t>
+  </si>
+  <si>
+    <t>Student Activities_MM.DD.YYYY</t>
+  </si>
+  <si>
+    <t>Effective August 2025, payment to individuals is transitioned to the Candex punchout.  Do not process via Check Request. 
+Payment to companies remains a Check Request.</t>
+  </si>
+  <si>
+    <t>Effective August 2025, payment to individuals for print royalty is transitioned to the Candex punchout.  Do not process via Check Request. 
+Payment to companies and patent royalty remains a Check Request.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Effective August 2025, payment to individuals is transitioned to the Candex punchout.  Do not process via Check Request. </t>
+  </si>
+  <si>
+    <t>Effective August 2025, travel-related expense is transitioned to the Candex punchout.  Do not process via Non-PO Upload. 
 Payment for business expense reimbursement remains a Non-PO Upload.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...9 lines deleted...]
-      <sz val="7"/>
+      <sz val="16"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="7"/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="7"/>
+      <b/>
+      <sz val="10"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
-      <sz val="7"/>
-      <color theme="10"/>
+      <sz val="11"/>
+      <color rgb="FF0000FF"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="7"/>
-[...63 lines deleted...]
-      <sz val="7"/>
+      <b/>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <i/>
-      <sz val="7"/>
+      <sz val="9"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="7"/>
+      <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
-[...16 lines deleted...]
-      <color theme="1"/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.249977111117893"/>
+        <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...63 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
-    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
+    <cellStyle name="Hyperlink" xfId="1" builtinId="8" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF0000FF"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
@@ -3162,132 +1817,132 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="6148705" cy="7379699"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>554355</xdr:colOff>
-      <xdr:row>86</xdr:row>
+      <xdr:row>82</xdr:row>
       <xdr:rowOff>172420</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CBF3919-3432-4AFA-9980-1B441C6130D2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="8553450"/>
           <a:ext cx="6148705" cy="7538420"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Custom 1">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="0000FF"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
@@ -3525,2806 +2180,2819 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw8ben.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/copy-bill-head-formxlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/copy-bill-head-formxlsx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/processing-check-requests" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw8ben.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw8ben.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policies.rutgers.edu/sites/default/files/40.4.1%20-%20current.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/travel-and-expense/reporting-travel-expenses" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policies.rutgers.edu/sites/default/files/40.4.1%20-%20current.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policies.rutgers.edu/sites/default/files/40.4.1%20-%20current.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/purchasing/blackhawk-networks-inc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw8ben.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/processing-check-requests" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/travel-and-expense/reporting-travel-expenses" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payroll.rutgers.edu/sites/default/files/TMERPayroll%20%28fillable%29%20%28V1.1%29.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/travel-and-expense/reporting-travel-expenses" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/copy-questionnaire-management-funds-formxlsx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw8ben.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/processing-check-requests" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/processing-check-requests" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/travel-and-expense/reporting-travel-expenses" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/processing-check-requests" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?client=internal-element-cse&amp;cx=010071235655526915878:bh4x2dgt_ww&amp;q=https://philosophy.rutgers.edu/images/2022_Independent_Contractor_and_Employee_Determination_ICED_Form.pdf&amp;sa=U&amp;ved=2ahUKEwj-3rDYtpWIAxUdMlkFHbFiJKAQFnoECAAQAg&amp;usg=AOvVaw08lIpJBgUao3VtbfC1fKMF" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/processing-check-requests" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/copy-bill-head-formxlsx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/processing-check-requests" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/travel-and-expense/reporting-travel-expenses" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/travel-and-expense/reporting-travel-expenses" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw8ben.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/travel-and-expense/reporting-travel-expenses" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?client=internal-element-cse&amp;cx=010071235655526915878:bh4x2dgt_ww&amp;q=https://philosophy.rutgers.edu/images/2022_Independent_Contractor_and_Employee_Determination_ICED_Form.pdf&amp;sa=U&amp;ved=2ahUKEwj-3rDYtpWIAxUdMlkFHbFiJKAQFnoECAAQAg&amp;usg=AOvVaw08lIpJBgUao3VtbfC1fKMF" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/processing-check-requests" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/processing-check-requests" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/processing-check-requests" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/copy-bill-head-formxlsx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/copy-bill-head-formxlsx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw8ben.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/travel-and-expense/reporting-travel-expenses" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/travel-and-expense/reporting-travel-expenses" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/copy-bill-head-formxlsx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://finance.rutgers.edu/financial-services/payroll" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/processing-check-requests" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/processing-check-requests" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw8ben.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw8ben.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/processing-check-requests" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policies.rutgers.edu/B.aspx?BookId=11985&amp;PageId=459309&amp;Search=travel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/travel-and-expense/reporting-travel-expenses" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/purchasing/blackhawk-networks-inc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/system/files/ICED%20Form.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://finance.rutgers.edu/financial-services/payroll" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/travel-and-expense/reporting-travel-expenses" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/copy-questionnaire-management-funds-formxlsx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw8ben.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/processing-check-requests" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/travel-and-expense/reporting-travel-expenses" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/processing-check-requests" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/travel-and-expense/reporting-travel-expenses" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/processing-check-requests" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw8ben.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policies.rutgers.edu/B.aspx?BookId=11985&amp;PageId=459309&amp;Search=travel" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/processing-check-requests" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payroll.rutgers.edu/sites/default/files/TMERPayroll%20%28fillable%29%20%28V1.1%29.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw8ben.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/travel-and-expense/reporting-travel-expenses" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policies.rutgers.edu/B.aspx?BookId=11985&amp;PageId=459309&amp;Search=travel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/accounts-payable/processing-check-requests" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurementservices.rutgers.edu/system/files/ICED%20Form.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://finance.rutgers.edu/financial-services/payroll" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{09921381-B775-4CDD-B494-B67E18C34F5F}">
   <dimension ref="A1:A22"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="W42" sqref="W42:W47"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="10.28515625" customWidth="1"/>
+    <col min="1" max="1" width="10.36328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" s="23" customFormat="1" ht="21" x14ac:dyDescent="0.35">
-[...57 lines deleted...]
-      <c r="A22" s="24"/>
+    <row r="1" spans="1:1" s="2" customFormat="1" ht="21" x14ac:dyDescent="0.5">
+      <c r="A1" s="1"/>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A3" s="3"/>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A5" s="3"/>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A6" s="3"/>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A7" s="3"/>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A8" s="3"/>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A9" s="3"/>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A10" s="3"/>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A11" s="3"/>
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A12" s="3"/>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A13" s="3"/>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A14" s="3"/>
+    </row>
+    <row r="15" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A15" s="3"/>
+    </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A16" s="3"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A17" s="3"/>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A18" s="3"/>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A19" s="3"/>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A20" s="3"/>
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A21" s="3"/>
+    </row>
+    <row r="22" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A22" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02BC834D-19C9-469C-A359-2CB3FA8EED04}">
-  <dimension ref="A1:M67"/>
+  <dimension ref="A1:L68"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="D68" sqref="D68"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E2" sqref="E2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="20.7109375" defaultRowHeight="84.95" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="20.6328125" defaultRowHeight="13" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="4" max="4" width="42" customWidth="1"/>
+    <col min="1" max="3" width="20.6328125" style="18"/>
+    <col min="4" max="4" width="39.08984375" style="18" customWidth="1"/>
+    <col min="5" max="8" width="20.6328125" style="18"/>
+    <col min="9" max="9" width="20.6328125" style="19"/>
+    <col min="10" max="16384" width="20.6328125" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="38.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:12" ht="39" x14ac:dyDescent="0.35">
+      <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="23" t="s">
+        <v>180</v>
+      </c>
+      <c r="C1" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="3" t="s">
+      <c r="G1" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="I1" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="J1" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="K1" s="23" t="s">
+        <v>140</v>
+      </c>
+      <c r="L1" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="2" t="s">
+    </row>
+    <row r="2" spans="1:12" ht="117" x14ac:dyDescent="0.35">
+      <c r="A2" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="B2" s="27" t="s">
+        <v>180</v>
+      </c>
+      <c r="C2" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="D2" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="E2" s="34" t="s">
+        <v>243</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G2" s="4">
+        <v>55185</v>
+      </c>
+      <c r="H2" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="I2" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="J2" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K2" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L2" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" ht="188.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="E3" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F3" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G3" s="7">
+        <v>69455</v>
+      </c>
+      <c r="H3" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" s="20" t="s">
+        <v>151</v>
+      </c>
+      <c r="J3" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K3" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L3" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" ht="26" x14ac:dyDescent="0.35">
+      <c r="A4" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="27" t="s">
+        <v>180</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="H4" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="I4" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="J4" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="K4" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="L4" s="10" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" ht="188.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F5" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G5" s="7">
+        <v>69456</v>
+      </c>
+      <c r="H5" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I5" s="20" t="s">
+        <v>151</v>
+      </c>
+      <c r="J5" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="K5" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L5" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" ht="52" x14ac:dyDescent="0.35">
+      <c r="A6" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" s="27" t="s">
+        <v>180</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="E6" s="11" t="s">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="25" t="s">
+      <c r="F6" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="H6" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="I6" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="J6" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K6" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L6" s="8" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" ht="117" x14ac:dyDescent="0.35">
+      <c r="A7" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>180</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="E7" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="H7" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="J7" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K7" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L7" s="8" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="117" x14ac:dyDescent="0.35">
+      <c r="A8" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="27" t="s">
+        <v>180</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="G8" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="H8" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="I8" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="J8" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K8" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L8" s="8" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="78" x14ac:dyDescent="0.35">
+      <c r="A9" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="27" t="s">
+        <v>180</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="E9" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F9" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G9" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="H9" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="I9" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="J9" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K9" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L9" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="78" x14ac:dyDescent="0.35">
+      <c r="A10" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F10" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="H10" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="I10" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="J10" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K10" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="L10" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="169" x14ac:dyDescent="0.35">
+      <c r="A11" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G11" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="H11" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="I11" s="11" t="s">
+        <v>154</v>
+      </c>
+      <c r="J11" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K11" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="L11" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="78" x14ac:dyDescent="0.35">
+      <c r="A12" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="E12" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" s="7">
+        <v>54130</v>
+      </c>
+      <c r="H12" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="I12" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="J12" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K12" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="L12" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="169" x14ac:dyDescent="0.35">
+      <c r="A13" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="7">
+        <v>54140</v>
+      </c>
+      <c r="H13" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="I13" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="J13" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="K13" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L13" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="39" x14ac:dyDescent="0.35">
+      <c r="A14" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="G14" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="H14" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="I14" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="J14" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K14" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L14" s="8" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="39" x14ac:dyDescent="0.35">
+      <c r="A15" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="E15" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="25" t="s">
+      <c r="G15" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="I15" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="25" t="s">
-[...8 lines deleted...]
-      <c r="F2" s="27" t="s">
+      <c r="J15" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K15" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L15" s="8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="26" x14ac:dyDescent="0.35">
+      <c r="A16" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="E16" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="G16" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="H16" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="I16" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="J16" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K16" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L16" s="8" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="65" x14ac:dyDescent="0.35">
+      <c r="A17" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="29" t="s">
+        <v>215</v>
+      </c>
+      <c r="E17" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="G17" s="7">
+        <v>69182</v>
+      </c>
+      <c r="H17" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="I17" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="J17" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K17" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L17" s="8" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="65" x14ac:dyDescent="0.35">
+      <c r="A18" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="G18" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="H18" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="I18" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="J18" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K18" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L18" s="8" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" ht="325" x14ac:dyDescent="0.35">
+      <c r="A19" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="G2" s="25">
-[...2 lines deleted...]
-      <c r="H2" s="4" t="s">
+      <c r="C19" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="E19" s="34" t="s">
+        <v>243</v>
+      </c>
+      <c r="F19" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="G19" s="4">
+        <v>54130</v>
+      </c>
+      <c r="H19" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="I19" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="J19" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K19" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L19" s="8" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="325" x14ac:dyDescent="0.35">
+      <c r="A20" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="27" t="s">
+        <v>180</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="E20" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="G20" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="H20" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="I20" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="J20" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="K20" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L20" s="8" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="325" x14ac:dyDescent="0.35">
+      <c r="A21" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="E21" s="34" t="s">
+        <v>243</v>
+      </c>
+      <c r="F21" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="G21" s="4">
+        <v>54140</v>
+      </c>
+      <c r="H21" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="I21" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="J21" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="K21" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L21" s="8" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="299" x14ac:dyDescent="0.35">
+      <c r="A22" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" s="27" t="s">
+        <v>180</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E22" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="H22" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="I22" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="J22" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K22" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L22" s="8" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" ht="182" x14ac:dyDescent="0.35">
+      <c r="A23" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23" s="27" t="s">
+        <v>180</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E23" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="F23" s="12" t="s">
+        <v>137</v>
+      </c>
+      <c r="G23" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="H23" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="I23" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="J23" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K23" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L23" s="8" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="143" x14ac:dyDescent="0.35">
+      <c r="A24" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="E24" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F24" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="H24" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="I24" s="11" t="s">
+        <v>155</v>
+      </c>
+      <c r="J24" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="K24" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="L24" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" ht="169" x14ac:dyDescent="0.35">
+      <c r="A25" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="E25" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F25" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="H25" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="I25" s="11" t="s">
+        <v>155</v>
+      </c>
+      <c r="J25" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="K25" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="L25" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" ht="169" x14ac:dyDescent="0.35">
+      <c r="A26" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B26" s="27" t="s">
+        <v>180</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D26" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="E26" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F26" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="H26" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="I26" s="11" t="s">
+        <v>155</v>
+      </c>
+      <c r="J26" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="K26" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="L26" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" ht="39" x14ac:dyDescent="0.35">
+      <c r="A27" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27" s="27" t="s">
+        <v>180</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="E27" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F27" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="G27" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="H27" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="I27" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="J27" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K27" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L27" s="8" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="117" x14ac:dyDescent="0.35">
+      <c r="A28" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="D28" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="E28" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F28" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="H28" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="I28" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="J28" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="K28" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="L28" s="8" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" ht="169" x14ac:dyDescent="0.35">
+      <c r="A29" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F29" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="H29" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="I29" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="J29" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="K29" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L29" s="8" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="104" x14ac:dyDescent="0.35">
+      <c r="A30" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B30" s="27" t="s">
+        <v>180</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="E30" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="G30" s="7">
+        <v>55210</v>
+      </c>
+      <c r="H30" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="I30" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="J30" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K30" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L30" s="8" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" ht="65" x14ac:dyDescent="0.35">
+      <c r="A31" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B31" s="27" t="s">
+        <v>180</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="E31" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="G31" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="H31" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="I31" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="J31" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K31" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L31" s="8" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" ht="65" x14ac:dyDescent="0.35">
+      <c r="A32" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B32" s="27" t="s">
+        <v>180</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D32" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E32" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="F32" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="G32" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="H32" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="I32" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="J32" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K32" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L32" s="8" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" ht="117" x14ac:dyDescent="0.35">
+      <c r="A33" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B33" s="27" t="s">
+        <v>180</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D33" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="E33" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F33" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G33" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="H33" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="I33" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="J33" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K33" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L33" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" ht="39" x14ac:dyDescent="0.35">
+      <c r="A34" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B34" s="27" t="s">
+        <v>180</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="G34" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="H34" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="I34" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="J34" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K34" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L34" s="8" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" ht="117" x14ac:dyDescent="0.35">
+      <c r="A35" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B35" s="27" t="s">
+        <v>180</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="E35" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F35" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G35" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="H35" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="I35" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="J35" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K35" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L35" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" ht="26" x14ac:dyDescent="0.35">
+      <c r="A36" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B36" s="27" t="s">
+        <v>180</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="D36" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="E36" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="F36" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="G36" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="H36" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="I36" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="J36" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K36" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L36" s="8" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" ht="143" x14ac:dyDescent="0.35">
+      <c r="A37" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C37" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="E37" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F37" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G37" s="13">
+        <v>69305</v>
+      </c>
+      <c r="H37" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="I37" s="11"/>
+      <c r="J37" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="K37" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="L37" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" ht="143" x14ac:dyDescent="0.35">
+      <c r="A38" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="E38" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F38" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G38" s="13">
+        <v>69305</v>
+      </c>
+      <c r="H38" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="I38" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="J38" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="K38" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L38" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" ht="78" x14ac:dyDescent="0.35">
+      <c r="A39" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B39" s="27" t="s">
+        <v>180</v>
+      </c>
+      <c r="C39" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D39" s="12" t="s">
+        <v>223</v>
+      </c>
+      <c r="E39" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="F39" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G39" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="H39" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="I39" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="J39" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K39" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L39" s="8" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" ht="169" x14ac:dyDescent="0.35">
+      <c r="A40" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B40" s="27" t="s">
+        <v>180</v>
+      </c>
+      <c r="C40" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="E40" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F40" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="G40" s="13">
+        <v>69306</v>
+      </c>
+      <c r="H40" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="I40" s="14" t="s">
+        <v>132</v>
+      </c>
+      <c r="J40" s="11"/>
+      <c r="K40" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="L40" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" ht="65" x14ac:dyDescent="0.35">
+      <c r="A41" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="E41" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="G41" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="H41" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="I41" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="J41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L41" s="8" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" ht="65" x14ac:dyDescent="0.35">
+      <c r="A42" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="E42" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F42" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="G42" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="H42" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="I42" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="J42" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K42" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L42" s="8" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" ht="169" x14ac:dyDescent="0.35">
+      <c r="A43" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="E43" s="34" t="s">
+        <v>244</v>
+      </c>
+      <c r="F43" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="H43" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="I43" s="21" t="s">
+        <v>156</v>
+      </c>
+      <c r="J43" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="K43" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="L43" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" ht="169" x14ac:dyDescent="0.35">
+      <c r="A44" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="E44" s="34" t="s">
+        <v>244</v>
+      </c>
+      <c r="F44" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="H44" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="I44" s="21" t="s">
+        <v>156</v>
+      </c>
+      <c r="J44" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="K44" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L44" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" ht="52" x14ac:dyDescent="0.35">
+      <c r="A45" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D45" s="8" t="s">
+        <v>224</v>
+      </c>
+      <c r="E45" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F45" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="G45" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="H45" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="I45" s="32" t="s">
+        <v>156</v>
+      </c>
+      <c r="J45" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K45" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="L45" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" ht="182" x14ac:dyDescent="0.35">
+      <c r="A46" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D46" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="E46" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="F46" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G46" s="7">
+        <v>61560</v>
+      </c>
+      <c r="H46" s="14" t="s">
+        <v>133</v>
+      </c>
+      <c r="I46" s="15" t="s">
+        <v>123</v>
+      </c>
+      <c r="J46" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="K46" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L46" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" ht="182" x14ac:dyDescent="0.35">
+      <c r="A47" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C47" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="D47" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="E47" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="F47" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="J2" s="5" t="s">
-[...5 lines deleted...]
-      <c r="L2" s="5" t="s">
+      <c r="G47" s="7">
+        <v>61520</v>
+      </c>
+      <c r="H47" s="14" t="s">
+        <v>133</v>
+      </c>
+      <c r="I47" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="J47" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="K47" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="L47" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" ht="91" x14ac:dyDescent="0.35">
+      <c r="A48" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="E48" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="F48" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G48" s="7">
+        <v>61510</v>
+      </c>
+      <c r="H48" s="14" t="s">
+        <v>133</v>
+      </c>
+      <c r="I48" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="J48" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="K48" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="L48" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" ht="91" x14ac:dyDescent="0.35">
+      <c r="A49" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B49" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="D49" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="E49" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="F49" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G49" s="7">
+        <v>61540</v>
+      </c>
+      <c r="H49" s="14" t="s">
+        <v>133</v>
+      </c>
+      <c r="I49" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="J49" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="K49" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="L49" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" ht="91" x14ac:dyDescent="0.35">
+      <c r="A50" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="D50" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="E50" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="F50" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G50" s="7">
+        <v>61550</v>
+      </c>
+      <c r="H50" s="14" t="s">
+        <v>133</v>
+      </c>
+      <c r="I50" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="J50" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="K50" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="L50" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" ht="91" x14ac:dyDescent="0.35">
+      <c r="A51" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="E51" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="F51" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G51" s="7">
+        <v>61570</v>
+      </c>
+      <c r="H51" s="14" t="s">
+        <v>133</v>
+      </c>
+      <c r="I51" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="J51" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="K51" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="L51" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" ht="39" x14ac:dyDescent="0.35">
+      <c r="A52" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="E52" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F52" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="G52" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="H52" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="I52" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="J52" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K52" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L52" s="8" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" ht="65" x14ac:dyDescent="0.35">
+      <c r="A53" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="E53" s="34" t="s">
+        <v>245</v>
+      </c>
+      <c r="F53" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="G53" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="H53" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="I53" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="J53" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K53" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L53" s="8" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" ht="65" x14ac:dyDescent="0.35">
+      <c r="A54" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="E54" s="34" t="s">
+        <v>245</v>
+      </c>
+      <c r="F54" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="G54" s="4">
+        <v>55230</v>
+      </c>
+      <c r="H54" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="I54" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="J54" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K54" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L54" s="8" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" ht="39" x14ac:dyDescent="0.35">
+      <c r="A55" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="E55" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F55" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="G55" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="H55" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="I55" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="J55" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K55" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L55" s="8" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" ht="26" x14ac:dyDescent="0.35">
+      <c r="A56" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="D56" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="E56" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F56" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="G56" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="H56" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="I56" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="J56" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K56" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L56" s="8" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" ht="52" x14ac:dyDescent="0.35">
+      <c r="A57" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="C57" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="M2" s="30"/>
-[...8 lines deleted...]
-      <c r="C3" s="4" t="s">
+      <c r="D57" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="E57" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="F57" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="G57" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="H57" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="I57" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="J57" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K57" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L57" s="8" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" ht="169" x14ac:dyDescent="0.35">
+      <c r="A58" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B58" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="D3" s="5" t="s">
-[...11 lines deleted...]
-      <c r="H3" s="5" t="s">
+      <c r="C58" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="E58" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F58" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G58" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="H58" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="I58" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="J58" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="K58" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L58" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12" ht="104" x14ac:dyDescent="0.35">
+      <c r="A59" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B59" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C59" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="E59" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F59" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G59" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="H59" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="I59" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="J59" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K59" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="L59" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" ht="52" x14ac:dyDescent="0.35">
+      <c r="A60" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="C60" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="E60" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F60" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="G60" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="H60" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="I60" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="J60" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K60" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L60" s="8" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" ht="26" x14ac:dyDescent="0.35">
+      <c r="A61" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D61" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="E61" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="I3" s="5" t="s">
-[...16 lines deleted...]
-      <c r="B4" s="4" t="s">
+      <c r="F61" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="G61" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="H61" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="I61" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="J61" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K61" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L61" s="8" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12" ht="145" x14ac:dyDescent="0.35">
+      <c r="A62" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D62" s="25" t="s">
+        <v>144</v>
+      </c>
+      <c r="E62" s="35" t="s">
+        <v>246</v>
+      </c>
+      <c r="F62" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="G62" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="H62" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="I62" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="J62" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K62" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L62" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" ht="58" x14ac:dyDescent="0.35">
+      <c r="A63" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="B63" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D63" s="25" t="s">
+        <v>143</v>
+      </c>
+      <c r="E63" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="F63" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="G63" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="H63" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="I63" s="33" t="s">
+        <v>102</v>
+      </c>
+      <c r="J63" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K63" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L63" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12" ht="65" x14ac:dyDescent="0.35">
+      <c r="A64" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" s="28" t="s">
+        <v>143</v>
+      </c>
+      <c r="E64" s="34" t="s">
+        <v>245</v>
+      </c>
+      <c r="F64" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="G64" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="H64" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="I64" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="J64" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K64" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L64" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12" ht="52" x14ac:dyDescent="0.35">
+      <c r="A65" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B65" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="C65" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="E65" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F65" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="G65" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="H65" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="I65" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="4" t="s">
-[...69 lines deleted...]
-      <c r="A6" s="4" t="s">
+      <c r="J65" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K65" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L65" s="8" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12" ht="39" x14ac:dyDescent="0.35">
+      <c r="A66" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="E66" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F66" s="12" t="s">
+        <v>139</v>
+      </c>
+      <c r="G66" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="H66" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="I66" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="J66" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K66" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L66" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="B6" s="4" t="s">
+    </row>
+    <row r="67" spans="1:12" ht="26" x14ac:dyDescent="0.35">
+      <c r="A67" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="B67" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="E67" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F67" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="G67" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="H67" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="I67" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="C6" s="4" t="s">
-[...622 lines deleted...]
-      <c r="H22" s="5" t="s">
+      <c r="J67" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K67" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L67" s="8" t="s">
         <v>108</v>
       </c>
-      <c r="I22" s="5" t="s">
-[...605 lines deleted...]
-      <c r="I38" s="6" t="s">
+    </row>
+    <row r="68" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A68" s="26" t="s">
         <v>179</v>
-      </c>
-[...1107 lines deleted...]
-        <v>268</v>
       </c>
     </row>
   </sheetData>
   <protectedRanges>
-    <protectedRange algorithmName="SHA-512" hashValue="By/CMjcgcPhHN9my50v2Y+PSaVYEQHBTAj77cm1bf+oTFSspvZA6BMhnYAJzKrVyejlm0JboK7ULMw9qVZSd3w==" saltValue="xGnKtxH+MhKCfPjy+qhgRQ==" spinCount="100000" sqref="A1:L1" name="Range1_2"/>
+    <protectedRange algorithmName="SHA-512" hashValue="By/CMjcgcPhHN9my50v2Y+PSaVYEQHBTAj77cm1bf+oTFSspvZA6BMhnYAJzKrVyejlm0JboK7ULMw9qVZSd3w==" saltValue="xGnKtxH+MhKCfPjy+qhgRQ==" spinCount="100000" sqref="A1:L1 B2 B4 B6:B9 B20 B22:B23 B26:B27 B30:B36 B39:B40" name="Range1_2"/>
   </protectedRanges>
-  <autoFilter ref="A1:L67" xr:uid="{02BC834D-19C9-469C-A359-2CB3FA8EED04}"/>
+  <autoFilter ref="A1:L68" xr:uid="{02BC834D-19C9-469C-A359-2CB3FA8EED04}"/>
   <hyperlinks>
-    <hyperlink ref="E3" r:id="rId1" display="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" xr:uid="{ACEF4F40-B4F8-43AD-80DC-2E52CEA01D2D}"/>
-[...60 lines deleted...]
-    <hyperlink ref="E33" r:id="rId62" display="Non PO Upload" xr:uid="{FEC74E4B-4240-4327-A310-FB8F34A8CDF5}"/>
+    <hyperlink ref="E9" r:id="rId1" display="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" xr:uid="{82F3C894-4071-4A33-91FD-C50BD06599CA}"/>
+    <hyperlink ref="E12" r:id="rId2" display="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" xr:uid="{BE5E4A7C-4820-466C-96DD-B8ED10FBEC4C}"/>
+    <hyperlink ref="E35" r:id="rId3" display="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" xr:uid="{B02E6055-0568-4D29-BDAC-50B6A713FD8E}"/>
+    <hyperlink ref="E59" r:id="rId4" display="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" xr:uid="{C30A0EA7-CCA1-4D9A-B394-6B08384A0244}"/>
+    <hyperlink ref="I58" r:id="rId5" display="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" xr:uid="{04485611-F959-4D55-9F24-957E19A69CF8}"/>
+    <hyperlink ref="E61" r:id="rId6" xr:uid="{87389CBE-DBB7-4EAE-9639-26B7AB758BE7}"/>
+    <hyperlink ref="I9" r:id="rId7" display="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" xr:uid="{1BB8A8B6-4FA4-4EE7-ACD5-F62B05B754D5}"/>
+    <hyperlink ref="E37" r:id="rId8" display="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" xr:uid="{F8F8E622-E1B7-47CA-B56E-9214031860CE}"/>
+    <hyperlink ref="I64" r:id="rId9" display="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" xr:uid="{C3DA4FF8-7BC8-4A27-B92F-EA99A475E207}"/>
+    <hyperlink ref="E24" r:id="rId10" xr:uid="{C6DA26A5-E70D-46A0-834A-E822BBEEB346}"/>
+    <hyperlink ref="E28" r:id="rId11" display="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" xr:uid="{5061904E-E6BD-46CF-8B9D-C33084296262}"/>
+    <hyperlink ref="I35" r:id="rId12" display="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" xr:uid="{7FA0DE3A-AA05-4E8E-8A31-38F5D90CC59A}"/>
+    <hyperlink ref="E47" r:id="rId13" display="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" xr:uid="{EE044953-E493-4A8F-9DCC-A77B49BB25B5}"/>
+    <hyperlink ref="E5" r:id="rId14" display="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" xr:uid="{70F2863F-EEA5-4CF4-B42A-ABC0E9547F0E}"/>
+    <hyperlink ref="E13" r:id="rId15" display="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" xr:uid="{6B619C02-E8E5-43C9-9DAC-8210C965D85C}"/>
+    <hyperlink ref="K12" r:id="rId16" display="w-9" xr:uid="{2DFB829E-7E42-44F6-96DA-5BB484B20807}"/>
+    <hyperlink ref="K13" r:id="rId17" display="W-8BEN" xr:uid="{7EE501A3-7EBC-41F4-BB9A-A890CA7D4FBB}"/>
+    <hyperlink ref="E46" r:id="rId18" display="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" xr:uid="{E0C2311C-4C94-4BCC-8388-A1EC6F548D89}"/>
+    <hyperlink ref="I46" r:id="rId19" display="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" xr:uid="{71A6B81C-483A-405F-BBAD-2ABBB79EC101}"/>
+    <hyperlink ref="I47" r:id="rId20" display="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" xr:uid="{9DCC2889-8CDF-4D4D-8BB7-601DEF6796F6}"/>
+    <hyperlink ref="I59" r:id="rId21" display="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" xr:uid="{6D6428D1-CABC-4062-A9FE-90016403F217}"/>
+    <hyperlink ref="E58" r:id="rId22" display="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" xr:uid="{1D2D7E61-DF44-453D-AEB2-9B7298D8039A}"/>
+    <hyperlink ref="E29" r:id="rId23" display="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" xr:uid="{7025EBD9-C06E-4B92-9142-DAEC99904BE6}"/>
+    <hyperlink ref="E25" r:id="rId24" xr:uid="{3FB70055-E20E-4D4F-964C-F30950A81987}"/>
+    <hyperlink ref="E26" r:id="rId25" xr:uid="{93C46FFD-98C9-4E77-8768-93DC641D1BF3}"/>
+    <hyperlink ref="J24" r:id="rId26" display="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" xr:uid="{73A42165-7682-42FE-8759-79F466EAC22D}"/>
+    <hyperlink ref="J25" r:id="rId27" display="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" xr:uid="{47755E2F-BAE9-4D17-8952-650954464B09}"/>
+    <hyperlink ref="J26" r:id="rId28" xr:uid="{DFA11F27-8DFD-47AC-801B-30DDCF7D6FE8}"/>
+    <hyperlink ref="E38" r:id="rId29" display="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" xr:uid="{E199642A-A6EF-4906-9696-D8001821363E}"/>
+    <hyperlink ref="I38" r:id="rId30" display="Copy of approved Taxable Moving Expense Reimbursement Form" xr:uid="{EA3B7379-BB49-4ED0-B8F1-104D7F4CC905}"/>
+    <hyperlink ref="J37" r:id="rId31" display="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" xr:uid="{35C71FAF-0C9A-4D5C-8B61-89F74929945B}"/>
+    <hyperlink ref="J38" r:id="rId32" display="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" xr:uid="{E0553198-D369-46E6-997A-B396851C07ED}"/>
+    <hyperlink ref="K29" r:id="rId33" display="W-8BEN" xr:uid="{2DB073F0-0D4B-43E7-8C0D-FFCDDB206BFB}"/>
+    <hyperlink ref="K38" r:id="rId34" display="W-8BEN" xr:uid="{11A64A76-53D9-4E9D-B3E1-F552A4446C57}"/>
+    <hyperlink ref="K44" r:id="rId35" display="W-8BEN" xr:uid="{49B68A92-F234-4DA7-9D82-9ED7FC15029E}"/>
+    <hyperlink ref="K46" r:id="rId36" display="W-8BEN" xr:uid="{6F1E8E48-A386-477F-A390-723D3C2DBE99}"/>
+    <hyperlink ref="K58" r:id="rId37" display="W-8BEN" xr:uid="{1D12BA32-BECC-47DD-8BC2-D6F6112C55C0}"/>
+    <hyperlink ref="K28" r:id="rId38" display="w-9" xr:uid="{AEFAAB3D-FA80-497E-8695-68F64CD94ADD}"/>
+    <hyperlink ref="K37" r:id="rId39" display="w-9" xr:uid="{FA114F43-F76F-48D5-9DF6-9B873D81F9FA}"/>
+    <hyperlink ref="K59" r:id="rId40" display="w-9" xr:uid="{0C402DD2-3338-4937-82D6-FE563E3E7A77}"/>
+    <hyperlink ref="K47" r:id="rId41" display="w-9" xr:uid="{D58764BF-88DE-415E-8847-08011D298344}"/>
+    <hyperlink ref="K40" r:id="rId42" display="w-9" xr:uid="{70F099C9-3F8E-4685-BB65-350B671A64AA}"/>
+    <hyperlink ref="E22" r:id="rId43" display="https://procurementservices.rutgers.edu/accounts-payable/processing-check-requests" xr:uid="{CD507ED3-19B3-4CC3-A1FF-C367991B441F}"/>
+    <hyperlink ref="E27" r:id="rId44" display="https://procurementservices.rutgers.edu/accounts-payable/processing-check-requests" xr:uid="{6E4759FF-C8ED-476F-9998-5DE49504FF13}"/>
+    <hyperlink ref="E30:E31" r:id="rId45" display="https://procurementservices.rutgers.edu/accounts-payable/processing-check-requests" xr:uid="{43D60C39-474F-46A9-9411-EB0DF8FDBF72}"/>
+    <hyperlink ref="E34" r:id="rId46" display="https://procurementservices.rutgers.edu/accounts-payable/processing-check-requests" xr:uid="{F12A10BC-8487-4F45-8DEE-55D41BA3090C}"/>
+    <hyperlink ref="E60" r:id="rId47" display="https://procurementservices.rutgers.edu/accounts-payable/processing-check-requests" xr:uid="{FB842334-95DF-4BAC-B1EF-DC6FABA86CF8}"/>
+    <hyperlink ref="E65:E67" r:id="rId48" display="https://procurementservices.rutgers.edu/accounts-payable/processing-check-requests" xr:uid="{B23754C3-B9FE-4225-A346-53AB2DD5C621}"/>
+    <hyperlink ref="E40" r:id="rId49" display="https://procurementservices.rutgers.edu/accounts-payable/processing-check-requests" xr:uid="{176D984A-53AC-4977-BA19-1A3D154A51FF}"/>
+    <hyperlink ref="E33" r:id="rId50" display="Non PO Upload" xr:uid="{FEC74E4B-4240-4327-A310-FB8F34A8CDF5}"/>
     <hyperlink ref="I33" location="'Non PO Transactions'!A1" display="'Non PO Transactions'!A1" xr:uid="{2865B5BB-DE6C-47A8-AAB2-AF6270D3EFD8}"/>
-    <hyperlink ref="I63" r:id="rId63" display="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" xr:uid="{7D85DF9C-5CC4-419C-A457-538FF8E9B4E9}"/>
-[...30 lines deleted...]
-    <hyperlink ref="E6:E7" r:id="rId94" display="https://procurementservices.rutgers.edu/accounts-payable/processing-check-requests" xr:uid="{4E661C79-AB68-428D-80D7-FF276B172FA0}"/>
+    <hyperlink ref="D63" r:id="rId51" xr:uid="{DF33D3E1-7268-4808-9E24-4EA38B519C82}"/>
+    <hyperlink ref="E23" r:id="rId52" xr:uid="{A5DA56C5-7513-4520-9624-DBEB1F16A005}"/>
+    <hyperlink ref="E8" r:id="rId53" xr:uid="{4CB931FF-68D3-4BC4-9157-29AAB0210298}"/>
+    <hyperlink ref="E36" r:id="rId54" xr:uid="{94D5326B-0002-435C-AD7E-3BFC1AB929FC}"/>
+    <hyperlink ref="I36" r:id="rId55" display="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" xr:uid="{7CA93831-036D-457C-9958-5B5CE336E0EA}"/>
+    <hyperlink ref="E32" r:id="rId56" xr:uid="{540E51DB-E17D-44F9-8793-E603594E2AED}"/>
+    <hyperlink ref="E57" r:id="rId57" xr:uid="{FBDFF88B-247A-42B3-88FE-A03460E6176B}"/>
+    <hyperlink ref="E63" r:id="rId58" xr:uid="{C9205DBD-B426-4603-B6E8-34187405C608}"/>
+    <hyperlink ref="D62" r:id="rId59" display="https://policies.rutgers.edu/B.aspx?BookId=11985&amp;PageId=459309&amp;Search=travel" xr:uid="{355ACF97-84B2-44C2-8489-436726D46C06}"/>
+    <hyperlink ref="E42" r:id="rId60" display="https://procurementservices.rutgers.edu/accounts-payable/processing-check-requests" xr:uid="{36FBA1C8-30FC-420D-930E-8C257CA05F6E}"/>
+    <hyperlink ref="E47:E50" r:id="rId61" display="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" xr:uid="{53F032C0-27F3-4D90-9C38-9DF86CF6F7A0}"/>
+    <hyperlink ref="I47:I50" r:id="rId62" display="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" xr:uid="{C1EF79D1-A3B7-43B0-82D2-46720028DBB2}"/>
+    <hyperlink ref="K48" r:id="rId63" xr:uid="{FFA7FF39-C426-4F7F-ACDA-26CFEFA756C5}"/>
+    <hyperlink ref="K49" r:id="rId64" xr:uid="{BFC1C372-AE92-40BC-9BED-2B82A89B3DBA}"/>
+    <hyperlink ref="K50" r:id="rId65" xr:uid="{5AA852D9-F35D-4ECD-AAD7-9F5C8DF0F8E8}"/>
+    <hyperlink ref="K51" r:id="rId66" xr:uid="{B0F61F99-BE6F-4A79-915E-BC6D6A3A13DC}"/>
+    <hyperlink ref="E45" r:id="rId67" display="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" xr:uid="{92D154D1-C356-499C-A31C-AF27BF272BE7}"/>
+    <hyperlink ref="K45" r:id="rId68" display="w-9" xr:uid="{DE714992-FF03-4F0C-B45B-6A23321F8205}"/>
+    <hyperlink ref="K43" r:id="rId69" display="w-9" xr:uid="{399EA210-D10F-4273-8FCE-9C7F1649804F}"/>
+    <hyperlink ref="D17" r:id="rId70" display="Payment to store card supplier (including Blackhawk Networks). The gift cards must be used for university-related purposes. See University Procurement Services website, Forms section. " xr:uid="{042C794D-3B5D-4C8A-B16C-F0B61778AE94}"/>
+    <hyperlink ref="J5" r:id="rId71" display="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" xr:uid="{0B56E78E-874E-45C8-AA74-13968C91E0C4}"/>
+    <hyperlink ref="E6:E7" r:id="rId72" display="https://procurementservices.rutgers.edu/accounts-payable/processing-check-requests" xr:uid="{4E661C79-AB68-428D-80D7-FF276B172FA0}"/>
+    <hyperlink ref="I10" r:id="rId73" display="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" xr:uid="{96E45553-CEA0-4567-8506-F9B51FFE4387}"/>
+    <hyperlink ref="J13" r:id="rId74" display="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" xr:uid="{0DFAB220-6A46-494F-8E83-4D6A1A48AA71}"/>
+    <hyperlink ref="J21" r:id="rId75" display="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" xr:uid="{3A296A25-726A-478E-A632-B11DF4D3589A}"/>
+    <hyperlink ref="K25" r:id="rId76" display="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" xr:uid="{128D222A-2C37-49C2-A5C4-B30787D28A5F}"/>
+    <hyperlink ref="K26" r:id="rId77" display="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" xr:uid="{094E3C9B-08CD-4B93-BFA9-01A9463CBC46}"/>
+    <hyperlink ref="J29" r:id="rId78" display="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" xr:uid="{ECDCCEC3-6448-4CB4-9D4D-C648A5BCF2B5}"/>
+    <hyperlink ref="J43" r:id="rId79" display="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" xr:uid="{B0280FA5-275B-4891-A64A-DB89EF4827B0}"/>
+    <hyperlink ref="J44" r:id="rId80" display="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" xr:uid="{CE35756F-4222-4DCB-A525-BABB2176FEAB}"/>
+    <hyperlink ref="J46" r:id="rId81" display="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" xr:uid="{2FF046FE-2814-4CBC-89F1-52E510485947}"/>
+    <hyperlink ref="J58" r:id="rId82" display="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" xr:uid="{CE991971-EEB1-48B8-8B9F-7D4BD6143C42}"/>
+    <hyperlink ref="I5" r:id="rId83" display="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" xr:uid="{1A560E9B-AD8D-4E93-B0E0-50E8C9C9E828}"/>
+    <hyperlink ref="I25" r:id="rId84" display="https://procurementservices.rutgers.edu/files/copy-bill-head-formxlsx" xr:uid="{907810B1-8929-4E4E-A5A0-4CF1C7F76BA3}"/>
+    <hyperlink ref="I13" r:id="rId85" display="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" xr:uid="{41B95F5E-C576-4B3D-AAD6-5FB6D918E7E7}"/>
+    <hyperlink ref="I12" r:id="rId86" display="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" xr:uid="{FCC112EC-687C-4CE1-A2C0-C11D273335A1}"/>
+    <hyperlink ref="I11" r:id="rId87" display="https://uco.rutgers.edu/tax-services/payments-nonresident-aliens" xr:uid="{FFE4311E-29DF-4A79-AA1B-1F1638183C13}"/>
+    <hyperlink ref="I21" r:id="rId88" xr:uid="{F76354BE-716D-4B71-AE46-37D4DE27ACB1}"/>
+    <hyperlink ref="I24" r:id="rId89" display="https://procurementservices.rutgers.edu/files/copy-bill-head-formxlsx" xr:uid="{3888C874-DD14-44D0-AD9A-C15AA9781242}"/>
+    <hyperlink ref="I26" r:id="rId90" display="https://procurementservices.rutgers.edu/files/copy-bill-head-formxlsx" xr:uid="{77B2F4F7-8257-48E8-B82C-8189F235C1A8}"/>
+    <hyperlink ref="I3" r:id="rId91" display="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" xr:uid="{7726D635-E7E4-448F-BA49-49A87D9CAEA9}"/>
+    <hyperlink ref="I62" r:id="rId92" display="https://procurementservices.rutgers.edu/files/non-po-direct-upload-recipient-data-filexlsx" xr:uid="{A8CCD28F-272B-44C0-BE8D-0E51460C4A09}"/>
+    <hyperlink ref="I19" r:id="rId93" xr:uid="{5BF83B0B-C21A-4DE7-8880-A40200A64C0D}"/>
+    <hyperlink ref="E3" r:id="rId94" display="https://procurementservices.rutgers.edu/accounts-payable/non-po-upload-request" xr:uid="{8C790F43-6D27-456D-B7EA-A7B0F6DADA00}"/>
+    <hyperlink ref="E20" r:id="rId95" xr:uid="{6B10ED24-657F-425C-A013-765A9A3FAECE}"/>
+    <hyperlink ref="E39" r:id="rId96" xr:uid="{B9DC44FB-138F-4BF6-8F19-EFE57297F2C0}"/>
+    <hyperlink ref="D64" r:id="rId97" display="https://policies.rutgers.edu/B.aspx?BookId=11985&amp;PageId=459309&amp;Search=travel" xr:uid="{FBCF9951-D2EC-4537-8646-8FAE3A71503F}"/>
+    <hyperlink ref="E4" r:id="rId98" xr:uid="{6FD076A0-8C0F-42AF-852D-0ABBC1E97B81}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId99"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Instructions</vt:lpstr>
       <vt:lpstr>Non-PO Upload Matrix</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Natalie Mayfield</dc:creator>
+  <dc:creator>Wes Coleman</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>